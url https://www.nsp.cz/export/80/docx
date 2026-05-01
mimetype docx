--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -31932,1607 +31932,66 @@
             <w:tcW w:w="3000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://data.europa.eu/esco/isco/C1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc30"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:tbl>
-[...1542 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Legenda:</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Stupeň zátěže (minimální zdravotní riziko) - Faktor se při výkonu práce nevyskytuje nebo je zátěž faktorem minimální, vliv faktoru je ze zdravotního hlediska nevýznamný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -35375,51 +33834,51 @@
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc38"/>
       <w:r>
-        <w:t>Obecné dovednosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -35447,377 +33906,850 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 0-3</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">b01</w:t>
+              <w:t xml:space="preserve">Úroveň 1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Počítačová způsobilost</w:t>
+              <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kreativní využívání digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b02</w:t>
+              <w:t xml:space="preserve">5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Způsobilost k řízení osobního automobilu</w:t>
+              <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b03</w:t>
+              <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Numerická způsobilost</w:t>
+              <w:t xml:space="preserve">Řešení technických problémů  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana zařízení  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autorská práva a licence  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b04</w:t>
+              <w:t xml:space="preserve">3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ekonomické povědomí</w:t>
+              <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b05</w:t>
+              <w:t xml:space="preserve">2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Právní povědomí</w:t>
+              <w:t xml:space="preserve">Netiketa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b06</w:t>
+              <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v češtině</w:t>
+              <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b07</w:t>
+              <w:t xml:space="preserve">2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v angličtině</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c10_manualu.pdf</w:t>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc39"/>
       <w:r>
-        <w:t>Digitální kompetence</w:t>
+        <w:t>Měkké kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -35845,921 +34777,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 1-4</w:t>
-[...869 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -37298,65 +35359,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc41"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc40"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc42"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc41"/>
       <w:r>
         <w:t>Onemocnění omezující výkon povolání / specializace povolání.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Duševní poruchy a poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Závažná nervová onemocnění a psychosomatická onemocnění</w:t>
       </w:r>
     </w:p>
@@ -37427,51 +35488,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8214A337"/>
+    <w:nsid w:val="8E60071C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>