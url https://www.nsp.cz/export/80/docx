--- v3 (2026-05-01)
+++ v4 (2026-07-18)
@@ -1559,51 +1559,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řídící pracovníci v oblasti kultury, vydavatelství, sportu a zábavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řídící pracovníci v ostatních službách (cestovní kanceláře, nemovitosti, opravárenské služby, osobní služby a jiné)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Nejvyšší představitelé společností a institucí (kromě politických, zájmových a příbuzných organizací) (CZ-ISCO 1120)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -1785,1468 +1785,1336 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21 615 Kč</w:t>
+              <w:t xml:space="preserve">54 337 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 712 Kč</w:t>
+              <w:t xml:space="preserve">198 652 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">506 941 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">83 308 Kč</w:t>
+              <w:t xml:space="preserve">530 722 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 519 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 764 Kč</w:t>
+              <w:t xml:space="preserve">120 595 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178 505 Kč</w:t>
+              <w:t xml:space="preserve">187 439 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 166 Kč</w:t>
+              <w:t xml:space="preserve">39 133 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142 197 Kč</w:t>
+              <w:t xml:space="preserve">145 999 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">438 649 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">90 469 Kč</w:t>
+              <w:t xml:space="preserve">365 168 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 024 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 276 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 260 Kč</w:t>
+              <w:t xml:space="preserve">118 093 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 005 Kč</w:t>
+              <w:t xml:space="preserve">40 364 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129 244 Kč</w:t>
+              <w:t xml:space="preserve">140 038 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">324 094 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 140 Kč</w:t>
+              <w:t xml:space="preserve">408 876 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 430 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 351 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 623 Kč</w:t>
+              <w:t xml:space="preserve">107 141 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">51 969 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 532 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170 530 Kč</w:t>
+              <w:t xml:space="preserve">101 246 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">517 251 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">94 386 Kč</w:t>
+              <w:t xml:space="preserve">147 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 153 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">131 573 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">91 529 Kč</w:t>
+              <w:t xml:space="preserve">144 060 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134 978 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">87 533 Kč</w:t>
+              <w:t xml:space="preserve">408 731 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 206 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">367 617 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">95 635 Kč</w:t>
+              <w:t xml:space="preserve">103 759 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 640 Kč</w:t>
+              <w:t xml:space="preserve">130 743 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 253 Kč</w:t>
+              <w:t xml:space="preserve">63 190 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171 948 Kč</w:t>
+              <w:t xml:space="preserve">126 202 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">484 369 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">47 734 Kč</w:t>
+              <w:t xml:space="preserve">313 196 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 818 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 862 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 971 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 307 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 364 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 156 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">19 021 Kč</w:t>
+              <w:t xml:space="preserve">111 150 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 055 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 629 Kč</w:t>
+              <w:t xml:space="preserve">102 168 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">260 523 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 264 Kč</w:t>
+              <w:t xml:space="preserve">332 652 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 207 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 023 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 524 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">30 045 Kč</w:t>
+              <w:t xml:space="preserve">109 276 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 925 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 280 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 342 Kč</w:t>
+              <w:t xml:space="preserve">326 835 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 935 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">302 286 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 096 Kč</w:t>
+              <w:t xml:space="preserve">104 203 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115 634 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">93 357 Kč</w:t>
+              <w:t xml:space="preserve">148 036 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 810 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 503 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">259 832 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">95 219 Kč</w:t>
+              <w:t xml:space="preserve">272 315 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 561 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 392 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133 545 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">91 834 Kč</w:t>
+              <w:t xml:space="preserve">134 441 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 295 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 006 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">271 917 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">88 487 Kč</w:t>
+              <w:t xml:space="preserve">247 827 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 167 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133 556 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">39 133 Kč</w:t>
+              <w:t xml:space="preserve">107 865 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 538 Kč</w:t>
+              <w:t xml:space="preserve">330 814 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 759 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 302 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">234 549 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">95 258 Kč</w:t>
+              <w:t xml:space="preserve">129 232 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 124 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 700 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">300 019 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">86 499 Kč</w:t>
+              <w:t xml:space="preserve">308 931 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 951 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 807 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 341 Kč</w:t>
-[...107 lines deleted...]
-              <w:t xml:space="preserve">189 994 Kč</w:t>
+              <w:t xml:space="preserve">182 689 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti financí (kromě finančních a pojišťovacích služeb) (CZ-ISCO 1211)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -3431,1474 +3299,1507 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">75 838 Kč</w:t>
+              <w:t xml:space="preserve">71 392 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142 661 Kč</w:t>
+              <w:t xml:space="preserve">141 627 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">304 589 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 356 Kč</w:t>
+              <w:t xml:space="preserve">305 397 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 235 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 863 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 891 Kč</w:t>
+              <w:t xml:space="preserve">135 267 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">50 331 Kč</w:t>
+              <w:t xml:space="preserve">62 754 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 899 Kč</w:t>
+              <w:t xml:space="preserve">115 373 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">248 428 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">92 818 Kč</w:t>
+              <w:t xml:space="preserve">241 925 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 864 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 758 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">189 291 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">61 446 Kč</w:t>
+              <w:t xml:space="preserve">109 230 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 337 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 214 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 395 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">42 229 Kč</w:t>
+              <w:t xml:space="preserve">164 993 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 704 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 148 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">116 399 Kč</w:t>
+              <w:t xml:space="preserve">113 264 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 435 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 137 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">243 425 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">70 888 Kč</w:t>
+              <w:t xml:space="preserve">219 307 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 946 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 978 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 277 Kč</w:t>
+              <w:t xml:space="preserve">113 608 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">64 261 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 874 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 486 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">46 329 Kč</w:t>
+              <w:t xml:space="preserve">104 705 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 332 Kč</w:t>
+              <w:t xml:space="preserve">168 426 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 817 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 805 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">219 655 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 170 Kč</w:t>
+              <w:t xml:space="preserve">112 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 693 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 768 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 085 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">69 019 Kč</w:t>
+              <w:t xml:space="preserve">201 469 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 594 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 631 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152 516 Kč</w:t>
+              <w:t xml:space="preserve">120 983 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 491 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">235 906 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">96 590 Kč</w:t>
+              <w:t xml:space="preserve">120 937 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180 018 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 935 Kč</w:t>
+              <w:t xml:space="preserve">233 167 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 921 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 714 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 301 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">92 331 Kč</w:t>
+              <w:t xml:space="preserve">110 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 115 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 198 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 816 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 204 Kč</w:t>
+              <w:t xml:space="preserve">185 700 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 072 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 354 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">107 695 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">88 236 Kč</w:t>
+              <w:t xml:space="preserve">108 347 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 447 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 837 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">216 561 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">47 467 Kč</w:t>
+              <w:t xml:space="preserve">150 648 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 051 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 835 Kč</w:t>
+              <w:t xml:space="preserve">114 548 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 015 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">241 577 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">72 419 Kč</w:t>
+              <w:t xml:space="preserve">104 932 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 151 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">91 899 Kč</w:t>
+              <w:t xml:space="preserve">251 148 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 385 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 448 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 310 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 600 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 304 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">177 716 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">68 520 Kč</w:t>
+              <w:t xml:space="preserve">209 181 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 072 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 165 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 650 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">87 210 Kč</w:t>
+              <w:t xml:space="preserve">111 453 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 898 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 154 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">267 388 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">66 737 Kč</w:t>
+              <w:t xml:space="preserve">175 266 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 373 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 188 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 352 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">81 141 Kč</w:t>
+              <w:t xml:space="preserve">115 203 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 862 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 922 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202 437 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">70 823 Kč</w:t>
+              <w:t xml:space="preserve">200 627 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 319 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 260 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 748 Kč</w:t>
+              <w:t xml:space="preserve">112 032 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 671 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">104 797 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">201 224 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 948 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 523 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">119 509 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti lidských zdrojů (CZ-ISCO 1212)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -5083,1303 +4984,1213 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">61 102 Kč</w:t>
+              <w:t xml:space="preserve">49 757 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 693 Kč</w:t>
+              <w:t xml:space="preserve">129 320 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">285 958 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 909 Kč</w:t>
+              <w:t xml:space="preserve">302 184 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 907 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 327 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137 440 Kč</w:t>
+              <w:t xml:space="preserve">142 740 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">50 573 Kč</w:t>
+              <w:t xml:space="preserve">53 493 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 996 Kč</w:t>
+              <w:t xml:space="preserve">112 428 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">233 072 Kč</w:t>
-[...43 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">244 032 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 036 Kč</w:t>
+              <w:t xml:space="preserve">53 452 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 010 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 055 Kč</w:t>
+              <w:t xml:space="preserve">185 459 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 131 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 387 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 315 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 957 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">195 575 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">99 939 Kč</w:t>
+              <w:t xml:space="preserve">109 536 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">184 050 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">81 036 Kč</w:t>
+              <w:t xml:space="preserve">207 600 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 113 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 258 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">196 611 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">89 647 Kč</w:t>
+              <w:t xml:space="preserve">103 410 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 636 Kč</w:t>
+              <w:t xml:space="preserve">128 595 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">258 052 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">81 232 Kč</w:t>
+              <w:t xml:space="preserve">207 133 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 604 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 643 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 099 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 780 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">168 168 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">81 270 Kč</w:t>
+              <w:t xml:space="preserve">126 832 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165 596 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">54 098 Kč</w:t>
+              <w:t xml:space="preserve">270 116 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 235 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 422 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 462 Kč</w:t>
+              <w:t xml:space="preserve">185 605 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 457 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 591 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205 946 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">92 655 Kč</w:t>
+              <w:t xml:space="preserve">173 761 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 949 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 533 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">229 335 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">54 675 Kč</w:t>
+              <w:t xml:space="preserve">191 463 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 127 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 499 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 625 Kč</w:t>
+              <w:t xml:space="preserve">198 754 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 657 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 399 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">186 144 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">57 284 Kč</w:t>
+              <w:t xml:space="preserve">107 252 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 415 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 684 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 853 Kč</w:t>
+              <w:t xml:space="preserve">181 700 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 557 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">232 829 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">92 046 Kč</w:t>
+              <w:t xml:space="preserve">128 252 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181 302 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">68 340 Kč</w:t>
+              <w:t xml:space="preserve">286 511 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 787 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 151 Kč</w:t>
+              <w:t xml:space="preserve">107 642 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">225 908 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 760 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 939 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">133 634 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Ostatní řídící pracovníci v oblasti správy podniku, administrativních a podpůrných činností (CZ-ISCO 1219)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -6564,1453 +6375,1426 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36 841 Kč</w:t>
+              <w:t xml:space="preserve">21 745 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 866 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 097 Kč</w:t>
+              <w:t xml:space="preserve">222 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 812 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 813 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">207 888 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">83 295 Kč</w:t>
+              <w:t xml:space="preserve">127 233 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 692 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 885 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">51 461 Kč</w:t>
+              <w:t xml:space="preserve">101 952 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 560 Kč</w:t>
+              <w:t xml:space="preserve">220 417 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 874 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 555 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 880 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 534 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">207 090 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">74 101 Kč</w:t>
+              <w:t xml:space="preserve">152 370 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 786 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 266 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 277 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 412 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149 586 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">46 081 Kč</w:t>
+              <w:t xml:space="preserve">110 401 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 418 Kč</w:t>
+              <w:t xml:space="preserve">220 404 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 813 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 828 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">213 250 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">93 103 Kč</w:t>
+              <w:t xml:space="preserve">100 284 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">92 783 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 458 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 167 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163 541 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 346 Kč</w:t>
+              <w:t xml:space="preserve">114 187 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 798 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 202 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 855 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">65 145 Kč</w:t>
+              <w:t xml:space="preserve">173 185 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 639 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 045 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 057 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 632 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 370 Kč</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">46 637 Kč</w:t>
+              <w:t xml:space="preserve">109 773 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 810 Kč</w:t>
+              <w:t xml:space="preserve">191 553 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 430 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 799 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 119 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 591 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 469 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">187 605 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">83 255 Kč</w:t>
+              <w:t xml:space="preserve">158 249 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 769 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 205 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 351 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 091 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 463 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">163 728 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">73 262 Kč</w:t>
+              <w:t xml:space="preserve">164 649 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 855 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 254 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 527 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 739 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 202 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146 842 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">79 788 Kč</w:t>
+              <w:t xml:space="preserve">155 993 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 959 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 390 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 262 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 325 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 830 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156 742 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">92 288 Kč</w:t>
+              <w:t xml:space="preserve">166 466 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 679 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 986 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 351 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">70 665 Kč</w:t>
+              <w:t xml:space="preserve">105 736 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 446 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 279 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 764 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">80 454 Kč</w:t>
+              <w:t xml:space="preserve">110 823 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 990 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 084 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 564 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 577 Kč</w:t>
+              <w:t xml:space="preserve">164 872 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 756 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 305 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 910 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">92 420 Kč</w:t>
+              <w:t xml:space="preserve">111 064 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 464 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 096 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 635 Kč</w:t>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">76 428 Kč</w:t>
+              <w:t xml:space="preserve">175 348 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 259 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 213 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">169 388 Kč</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">113 235 Kč</w:t>
+              <w:t xml:space="preserve">117 178 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti obchodu, marketingu a v příbuzných oblastech (CZ-ISCO 1221)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -8195,1129 +7979,895 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">59 555 Kč</w:t>
+              <w:t xml:space="preserve">57 920 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128 116 Kč</w:t>
+              <w:t xml:space="preserve">132 495 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">295 074 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">70 523 Kč</w:t>
+              <w:t xml:space="preserve">286 614 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 172 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 999 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 495 Kč</w:t>
+              <w:t xml:space="preserve">103 130 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 827 Kč</w:t>
+              <w:t xml:space="preserve">55 267 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 351 Kč</w:t>
+              <w:t xml:space="preserve">114 038 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217 207 Kč</w:t>
+              <w:t xml:space="preserve">231 543 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 699 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">97 052 Kč</w:t>
+              <w:t xml:space="preserve">46 607 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 180 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203 737 Kč</w:t>
+              <w:t xml:space="preserve">192 010 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 189 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">83 956 Kč</w:t>
+              <w:t xml:space="preserve">30 007 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 919 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164 502 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">99 231 Kč</w:t>
+              <w:t xml:space="preserve">171 584 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 940 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 747 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">228 176 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">99 536 Kč</w:t>
+              <w:t xml:space="preserve">206 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 042 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 753 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">230 815 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">74 189 Kč</w:t>
+              <w:t xml:space="preserve">172 494 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 596 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 245 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">174 325 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">71 776 Kč</w:t>
+              <w:t xml:space="preserve">180 999 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 971 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 579 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">155 332 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">84 897 Kč</w:t>
+              <w:t xml:space="preserve">198 615 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 030 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 512 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">180 169 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">79 244 Kč</w:t>
+              <w:t xml:space="preserve">210 645 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 585 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 432 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156 770 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">89 583 Kč</w:t>
+              <w:t xml:space="preserve">200 690 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 294 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 630 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">197 184 Kč</w:t>
-[...233 lines deleted...]
-              <w:t xml:space="preserve">188 868 Kč</w:t>
+              <w:t xml:space="preserve">201 224 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -9520,1063 +9070,1072 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 079 Kč</w:t>
+              <w:t xml:space="preserve">61 882 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 616 Kč</w:t>
+              <w:t xml:space="preserve">110 976 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">266 089 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">75 447 Kč</w:t>
+              <w:t xml:space="preserve">257 548 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 141 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 943 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119 565 Kč</w:t>
+              <w:t xml:space="preserve">128 872 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">54 016 Kč</w:t>
+              <w:t xml:space="preserve">60 304 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 777 Kč</w:t>
+              <w:t xml:space="preserve">103 830 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 439 Kč</w:t>
+              <w:t xml:space="preserve">199 471 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31 756 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">80 804 Kč</w:t>
+              <w:t xml:space="preserve">38 714 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 935 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">147 020 Kč</w:t>
+              <w:t xml:space="preserve">156 008 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 719 Kč</w:t>
+              <w:t xml:space="preserve">68 635 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 120 Kč</w:t>
+              <w:t xml:space="preserve">120 249 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">206 230 Kč</w:t>
+              <w:t xml:space="preserve">220 942 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 983 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">98 346 Kč</w:t>
+              <w:t xml:space="preserve">78 190 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">195 275 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">61 792 Kč</w:t>
+              <w:t xml:space="preserve">117 301 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127 057 Kč</w:t>
+              <w:t xml:space="preserve">226 205 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 764 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">203 597 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">91 313 Kč</w:t>
+              <w:t xml:space="preserve">131 080 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164 643 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">87 353 Kč</w:t>
+              <w:t xml:space="preserve">214 574 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 755 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 237 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">74 152 Kč</w:t>
+              <w:t xml:space="preserve">102 752 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 179 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">69 651 Kč</w:t>
+              <w:t xml:space="preserve">167 559 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 829 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 807 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130 555 Kč</w:t>
+              <w:t xml:space="preserve">147 497 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 545 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 318 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">230 140 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">95 731 Kč</w:t>
+              <w:t xml:space="preserve">163 487 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 281 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">177 889 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">57 763 Kč</w:t>
+              <w:t xml:space="preserve">122 989 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 858 Kč</w:t>
+              <w:t xml:space="preserve">207 702 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 309 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">158 580 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">98 716 Kč</w:t>
+              <w:t xml:space="preserve">102 697 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 935 Kč</w:t>
+              <w:t xml:space="preserve">176 149 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 417 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 143 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">177 392 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 862 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 895 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">194 285 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -10797,292 +10356,292 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55 008 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">83 766 Kč</w:t>
+              <w:t xml:space="preserve">59 518 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 095 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128 102 Kč</w:t>
+              <w:t xml:space="preserve">131 613 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 738 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 988 Kč</w:t>
+              <w:t xml:space="preserve">47 990 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 849 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 329 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">50 139 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">87 899 Kč</w:t>
+              <w:t xml:space="preserve">52 955 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 604 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 863 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 066 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71 627 Kč</w:t>
+              <w:t xml:space="preserve">51 954 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 672 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 640 Kč</w:t>
+              <w:t xml:space="preserve">109 115 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -11285,1105 +10844,1108 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 887 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">96 139 Kč</w:t>
+              <w:t xml:space="preserve">46 243 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">241 290 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">60 460 Kč</w:t>
+              <w:t xml:space="preserve">102 384 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 605 Kč</w:t>
+              <w:t xml:space="preserve">248 680 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 251 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">274 903 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">98 837 Kč</w:t>
+              <w:t xml:space="preserve">120 708 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 645 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">30 174 Kč</w:t>
+              <w:t xml:space="preserve">266 504 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 112 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 208 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 080 Kč</w:t>
+              <w:t xml:space="preserve">197 586 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 244 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 101 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">88 576 Kč</w:t>
+              <w:t xml:space="preserve">103 207 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">149 493 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">98 671 Kč</w:t>
+              <w:t xml:space="preserve">197 074 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 922 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 087 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">204 533 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">91 563 Kč</w:t>
+              <w:t xml:space="preserve">161 043 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 530 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 594 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">182 831 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">88 874 Kč</w:t>
+              <w:t xml:space="preserve">187 736 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 420 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 042 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170 768 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">81 373 Kč</w:t>
+              <w:t xml:space="preserve">189 362 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 844 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 702 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">162 988 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">44 903 Kč</w:t>
+              <w:t xml:space="preserve">193 727 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 776 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 097 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 921 Kč</w:t>
+              <w:t xml:space="preserve">176 894 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 977 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 859 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">95 980 Kč</w:t>
+              <w:t xml:space="preserve">112 255 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">170 274 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">75 915 Kč</w:t>
+              <w:t xml:space="preserve">213 853 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 151 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 829 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">145 090 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">73 595 Kč</w:t>
+              <w:t xml:space="preserve">183 188 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 693 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 136 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148 293 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">83 266 Kč</w:t>
+              <w:t xml:space="preserve">139 451 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 539 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 640 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179 382 Kč</w:t>
+              <w:t xml:space="preserve">172 515 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 282 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 360 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">201 084 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -12572,99 +12134,177 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">40 047 Kč</w:t>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 361 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 175 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 058 Kč</w:t>
+              <w:t xml:space="preserve">142 719 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 727 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 188 Kč</w:t>
+              <w:t xml:space="preserve">109 781 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">214 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -12867,472 +12507,583 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 267 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">87 742 Kč</w:t>
+              <w:t xml:space="preserve">38 873 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">195 859 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">81 968 Kč</w:t>
+              <w:t xml:space="preserve">102 742 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">157 946 Kč</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">72 910 Kč</w:t>
+              <w:t xml:space="preserve">223 850 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 476 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 590 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 581 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">96 213 Kč</w:t>
+              <w:t xml:space="preserve">111 620 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 402 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 640 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">138 234 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">66 588 Kč</w:t>
+              <w:t xml:space="preserve">149 287 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 606 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 278 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">72 039 Kč</w:t>
+              <w:t xml:space="preserve">105 610 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134 782 Kč</w:t>
+              <w:t xml:space="preserve">216 665 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 648 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">113 146 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 508 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 668 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">121 817 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 713 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 966 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136 509 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 572 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 027 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140 609 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -13535,1093 +13286,1093 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 322 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">92 836 Kč</w:t>
+              <w:t xml:space="preserve">41 582 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 192 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">207 058 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">87 384 Kč</w:t>
+              <w:t xml:space="preserve">207 251 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 114 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 370 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128 027 Kč</w:t>
+              <w:t xml:space="preserve">133 664 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 017 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">83 947 Kč</w:t>
+              <w:t xml:space="preserve">47 246 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 242 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">190 123 Kč</w:t>
+              <w:t xml:space="preserve">172 044 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 598 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">64 639 Kč</w:t>
+              <w:t xml:space="preserve">32 618 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 705 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130 019 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">72 396 Kč</w:t>
+              <w:t xml:space="preserve">144 063 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 311 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 026 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 176 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38 578 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">75 594 Kč</w:t>
+              <w:t xml:space="preserve">43 729 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 226 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137 357 Kč</w:t>
+              <w:t xml:space="preserve">139 367 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 165 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">69 597 Kč</w:t>
+              <w:t xml:space="preserve">43 817 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 899 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">133 497 Kč</w:t>
+              <w:t xml:space="preserve">139 945 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 152 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71 117 Kč</w:t>
+              <w:t xml:space="preserve">38 262 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 447 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139 296 Kč</w:t>
+              <w:t xml:space="preserve">143 193 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 610 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 856 Kč</w:t>
+              <w:t xml:space="preserve">46 692 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 106 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152 080 Kč</w:t>
+              <w:t xml:space="preserve">145 902 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 089 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 344 Kč</w:t>
+              <w:t xml:space="preserve">47 155 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 372 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142 438 Kč</w:t>
+              <w:t xml:space="preserve">151 147 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 600 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">67 421 Kč</w:t>
+              <w:t xml:space="preserve">42 074 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 108 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 545 Kč</w:t>
+              <w:t xml:space="preserve">120 678 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32 662 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">68 745 Kč</w:t>
+              <w:t xml:space="preserve">41 605 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 117 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142 575 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">73 651 Kč</w:t>
+              <w:t xml:space="preserve">147 267 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 176 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 397 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 177 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 584 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">75 453 Kč</w:t>
+              <w:t xml:space="preserve">46 766 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 603 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137 088 Kč</w:t>
+              <w:t xml:space="preserve">146 358 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 525 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">75 580 Kč</w:t>
+              <w:t xml:space="preserve">46 310 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 100 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144 588 Kč</w:t>
+              <w:t xml:space="preserve">145 023 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 006 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">65 511 Kč</w:t>
+              <w:t xml:space="preserve">39 432 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 779 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">156 594 Kč</w:t>
+              <w:t xml:space="preserve">143 275 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -14638,110 +14389,110 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36 740 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">70 842 Kč</w:t>
+              <w:t xml:space="preserve">72 491 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 636 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">90 175 Kč</w:t>
+              <w:t xml:space="preserve">144 960 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 210 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 158 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 604 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti informačních a komunikačních technologií (CZ-ISCO 1330)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -14926,957 +14677,1194 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">68 622 Kč</w:t>
+              <w:t xml:space="preserve">85 534 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">148 151 Kč</w:t>
+              <w:t xml:space="preserve">161 961 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">303 061 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">80 525 Kč</w:t>
+              <w:t xml:space="preserve">316 859 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 330 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 581 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117 049 Kč</w:t>
+              <w:t xml:space="preserve">129 024 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">74 325 Kč</w:t>
+              <w:t xml:space="preserve">71 842 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 502 Kč</w:t>
+              <w:t xml:space="preserve">136 498 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">223 167 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">70 864 Kč</w:t>
+              <w:t xml:space="preserve">228 026 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 420 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 670 Kč</w:t>
+              <w:t xml:space="preserve">106 786 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">199 425 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">54 262 Kč</w:t>
+              <w:t xml:space="preserve">175 104 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 921 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">131 239 Kč</w:t>
+              <w:t xml:space="preserve">133 311 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">190 910 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">71 358 Kč</w:t>
+              <w:t xml:space="preserve">207 553 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 581 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 288 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118 476 Kč</w:t>
+              <w:t xml:space="preserve">117 384 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 986 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 831 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 596 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">90 776 Kč</w:t>
+              <w:t xml:space="preserve">193 452 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 669 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 958 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 483 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 783 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171 301 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">97 879 Kč</w:t>
+              <w:t xml:space="preserve">138 460 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171 813 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">66 044 Kč</w:t>
+              <w:t xml:space="preserve">235 850 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 097 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 265 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37 885 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 568 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127 399 Kč</w:t>
+              <w:t xml:space="preserve">181 194 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 291 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">240 729 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 960 Kč</w:t>
+              <w:t xml:space="preserve">104 685 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 995 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">96 949 Kč</w:t>
+              <w:t xml:space="preserve">182 212 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 798 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">196 955 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">65 051 Kč</w:t>
+              <w:t xml:space="preserve">144 932 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 118 Kč</w:t>
+              <w:t xml:space="preserve">267 482 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 278 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 331 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">218 083 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">88 601 Kč</w:t>
+              <w:t xml:space="preserve">109 920 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 066 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">171 255 Kč</w:t>
-[...19 lines deleted...]
-          <w:p/>
+              <w:t xml:space="preserve">104 479 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">196 167 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 695 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">121 810 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">254 906 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 119 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 205 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">181 697 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 843 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 032 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">109 168 Kč</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti péče o děti (CZ-ISCO 1341)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -16077,1054 +16065,1054 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 205 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">86 429 Kč</w:t>
+              <w:t xml:space="preserve">51 892 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 332 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 265 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 171 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">78 144 Kč</w:t>
+              <w:t xml:space="preserve">49 734 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 631 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 814 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 357 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">75 107 Kč</w:t>
+              <w:t xml:space="preserve">50 400 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 318 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 976 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">50 532 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">74 707 Kč</w:t>
+              <w:t xml:space="preserve">51 411 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 463 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 589 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 622 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">73 186 Kč</w:t>
+              <w:t xml:space="preserve">50 886 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 979 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 401 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 118 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 035 Kč</w:t>
+              <w:t xml:space="preserve">50 132 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 285 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 166 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 591 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">76 198 Kč</w:t>
+              <w:t xml:space="preserve">50 618 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 313 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 275 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 289 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">73 588 Kč</w:t>
+              <w:t xml:space="preserve">48 466 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 854 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 528 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 726 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">73 817 Kč</w:t>
+              <w:t xml:space="preserve">49 523 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 869 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 723 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 600 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 410 Kč</w:t>
+              <w:t xml:space="preserve">47 767 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 704 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 956 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 585 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">72 489 Kč</w:t>
+              <w:t xml:space="preserve">51 347 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 545 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 440 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 030 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">77 993 Kč</w:t>
+              <w:t xml:space="preserve">48 087 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 164 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 839 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45 479 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">73 964 Kč</w:t>
+              <w:t xml:space="preserve">48 899 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 164 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 913 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 215 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 527 Kč</w:t>
+              <w:t xml:space="preserve">51 302 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 130 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 996 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti zdravotnictví (CZ-ISCO 1342)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -17303,1342 +17291,1093 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">82 696 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 203 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">268 213 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 762 Kč</w:t>
+              <w:t xml:space="preserve">109 951 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 445 Kč</w:t>
+              <w:t xml:space="preserve">224 486 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22 161 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 733 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212 650 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">60 345 Kč</w:t>
+              <w:t xml:space="preserve">210 863 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 937 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 878 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 398 Kč</w:t>
+              <w:t xml:space="preserve">312 545 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 178 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 194 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">212 696 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">54 664 Kč</w:t>
+              <w:t xml:space="preserve">259 283 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 488 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 014 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127 157 Kč</w:t>
+              <w:t xml:space="preserve">196 606 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 614 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">315 739 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">82 861 Kč</w:t>
+              <w:t xml:space="preserve">106 967 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">313 070 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">70 492 Kč</w:t>
+              <w:t xml:space="preserve">217 608 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 217 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">178 810 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">91 781 Kč</w:t>
+              <w:t xml:space="preserve">252 155 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 676 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">241 791 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">69 683 Kč</w:t>
+              <w:t xml:space="preserve">130 748 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">117 517 Kč</w:t>
+              <w:t xml:space="preserve">256 270 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 730 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 446 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">248 377 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">87 490 Kč</w:t>
+              <w:t xml:space="preserve">173 432 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 088 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">189 564 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">61 499 Kč</w:t>
+              <w:t xml:space="preserve">127 028 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 725 Kč</w:t>
+              <w:t xml:space="preserve">245 103 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 405 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">205 735 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">92 855 Kč</w:t>
+              <w:t xml:space="preserve">132 311 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">250 178 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">62 270 Kč</w:t>
+              <w:t xml:space="preserve">224 130 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 296 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 313 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128 220 Kč</w:t>
+              <w:t xml:space="preserve">159 446 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 013 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">253 276 Kč</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">63 078 Kč</w:t>
+              <w:t xml:space="preserve">131 822 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179 269 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">77 237 Kč</w:t>
+              <w:t xml:space="preserve">287 937 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 293 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 637 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202 125 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 615 Kč</w:t>
+              <w:t xml:space="preserve">191 572 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26 687 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 671 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124 080 Kč</w:t>
+              <w:t xml:space="preserve">242 957 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 395 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">232 629 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">63 775 Kč</w:t>
+              <w:t xml:space="preserve">111 898 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">128 212 Kč</w:t>
-[...280 lines deleted...]
-              <w:t xml:space="preserve">242 743 Kč</w:t>
+              <w:t xml:space="preserve">250 356 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc19"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti péče o seniory (CZ-ISCO 1343)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -18841,532 +18580,310 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">50 996 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 409 Kč</w:t>
+              <w:t xml:space="preserve">48 958 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 821 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 367 Kč</w:t>
+              <w:t xml:space="preserve">104 100 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 969 Kč</w:t>
-[...177 lines deleted...]
-              <w:t xml:space="preserve">89 674 Kč</w:t>
+              <w:t xml:space="preserve">53 742 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 649 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 858 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">51 068 Kč</w:t>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">73 857 Kč</w:t>
+              <w:t xml:space="preserve">54 397 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 506 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 219 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46 693 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">96 043 Kč</w:t>
+              <w:t xml:space="preserve">45 435 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 604 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 284 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc20"/>
       <w:r>
         <w:t>Řídící pracovníci v sociální oblasti (kromě péče o seniory) (CZ-ISCO 1344)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -19545,970 +19062,928 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">78 432 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 963 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 132 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 860 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">66 774 Kč</w:t>
+              <w:t xml:space="preserve">109 694 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 671 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 544 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 045 Kč</w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">71 211 Kč</w:t>
+              <w:t xml:space="preserve">105 588 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 260 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 736 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 384 Kč</w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">86 326 Kč</w:t>
+              <w:t xml:space="preserve">109 003 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 279 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 007 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 388 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">81 342 Kč</w:t>
+              <w:t xml:space="preserve">105 414 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 431 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 524 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 569 Kč</w:t>
-[...309 lines deleted...]
-              <w:t xml:space="preserve">70 836 Kč</w:t>
+              <w:t xml:space="preserve">104 544 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 847 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 011 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 218 Kč</w:t>
+              <w:t xml:space="preserve">113 810 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 965 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 984 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 232 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 436 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 972 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105 849 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 968 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 567 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 781 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 457 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 124 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103 881 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 412 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 992 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 578 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 569 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 341 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 391 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 230 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 971 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc21"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti vzdělávání (CZ-ISCO 1345)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -20693,1165 +20168,1195 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">55 549 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">79 386 Kč</w:t>
+              <w:t xml:space="preserve">55 380 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 911 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">136 387 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 152 Kč</w:t>
+              <w:t xml:space="preserve">138 034 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 867 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 308 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 110 Kč</w:t>
+              <w:t xml:space="preserve">119 730 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">59 391 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">82 227 Kč</w:t>
+              <w:t xml:space="preserve">63 246 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 823 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 558 Kč</w:t>
+              <w:t xml:space="preserve">115 578 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60 534 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">78 646 Kč</w:t>
+              <w:t xml:space="preserve">63 969 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 095 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 352 Kč</w:t>
+              <w:t xml:space="preserve">110 180 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60 639 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">78 571 Kč</w:t>
+              <w:t xml:space="preserve">65 990 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 623 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 988 Kč</w:t>
+              <w:t xml:space="preserve">113 353 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60 523 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">80 935 Kč</w:t>
+              <w:t xml:space="preserve">64 939 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 494 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 277 Kč</w:t>
+              <w:t xml:space="preserve">108 932 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">83 677 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 384 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 383 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 101 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">80 092 Kč</w:t>
+              <w:t xml:space="preserve">141 865 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 420 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 286 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 919 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">76 714 Kč</w:t>
+              <w:t xml:space="preserve">113 321 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 978 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 243 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 643 Kč</w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">76 058 Kč</w:t>
+              <w:t xml:space="preserve">108 912 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 480 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 911 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 418 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">80 816 Kč</w:t>
+              <w:t xml:space="preserve">106 990 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 449 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 892 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 395 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">79 131 Kč</w:t>
+              <w:t xml:space="preserve">106 358 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 220 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 170 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 957 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">79 179 Kč</w:t>
+              <w:t xml:space="preserve">106 531 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 240 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 509 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">104 961 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">75 948 Kč</w:t>
+              <w:t xml:space="preserve">138 346 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 163 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">83 832 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 964 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">82 498 Kč</w:t>
+              <w:t xml:space="preserve">114 036 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 616 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 128 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 225 Kč</w:t>
+              <w:t xml:space="preserve">111 661 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 440 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 003 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">112 227 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 107 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 620 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 802 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc22"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti finančních a pojišťovacích služeb (CZ-ISCO 1346)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -22036,1030 +21541,961 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">73 956 Kč</w:t>
+              <w:t xml:space="preserve">79 302 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144 363 Kč</w:t>
+              <w:t xml:space="preserve">159 121 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">307 558 Kč</w:t>
+              <w:t xml:space="preserve">329 075 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">68 420 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">91 409 Kč</w:t>
+              <w:t xml:space="preserve">75 690 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">164 621 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">99 135 Kč</w:t>
+              <w:t xml:space="preserve">100 585 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181 602 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">70 339 Kč</w:t>
+              <w:t xml:space="preserve">179 443 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 887 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 017 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 076 Kč</w:t>
+              <w:t xml:space="preserve">192 338 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 420 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">198 117 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">89 016 Kč</w:t>
+              <w:t xml:space="preserve">110 255 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">176 558 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">92 116 Kč</w:t>
+              <w:t xml:space="preserve">205 367 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 202 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 363 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">175 842 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">97 142 Kč</w:t>
+              <w:t xml:space="preserve">185 509 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 073 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 930 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">191 694 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">65 112 Kč</w:t>
+              <w:t xml:space="preserve">216 130 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 821 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 012 Kč</w:t>
+              <w:t xml:space="preserve">104 682 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">250 935 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">87 081 Kč</w:t>
+              <w:t xml:space="preserve">204 272 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 971 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161 012 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">61 209 Kč</w:t>
+              <w:t xml:space="preserve">116 186 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 559 Kč</w:t>
+              <w:t xml:space="preserve">240 734 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 499 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 551 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">254 670 Kč</w:t>
+              <w:t xml:space="preserve">164 559 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">67 995 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">95 626 Kč</w:t>
+              <w:t xml:space="preserve">81 216 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">175 911 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">87 607 Kč</w:t>
+              <w:t xml:space="preserve">106 158 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">142 223 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">98 886 Kč</w:t>
+              <w:t xml:space="preserve">200 802 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 307 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 903 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">197 490 Kč</w:t>
+              <w:t xml:space="preserve">153 839 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 069 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 195 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">205 590 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -23256,1219 +22692,1216 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">43 790 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 779 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 056 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119 537 Kč</w:t>
+              <w:t xml:space="preserve">124 206 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 054 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 877 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">279 091 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">82 886 Kč</w:t>
+              <w:t xml:space="preserve">101 064 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 095 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 221 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 358 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 423 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 873 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 470 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 381 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 911 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118 978 Kč</w:t>
-[...299 lines deleted...]
-              <w:t xml:space="preserve">90 377 Kč</w:t>
+              <w:t xml:space="preserve">100 592 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44 730 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">56 960 Kč</w:t>
+              <w:t xml:space="preserve">45 482 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">62 362 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161 293 Kč</w:t>
-[...159 lines deleted...]
-              <w:t xml:space="preserve">60 281 Kč</w:t>
+              <w:t xml:space="preserve">174 887 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 046 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 404 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152 432 Kč</w:t>
-[...309 lines deleted...]
-              <w:t xml:space="preserve">49 673 Kč</w:t>
+              <w:t xml:space="preserve">102 196 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 937 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 610 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">99 113 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 869 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 743 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">165 782 Kč</w:t>
-[...159 lines deleted...]
-              <w:t xml:space="preserve">53 765 Kč</w:t>
+              <w:t xml:space="preserve">119 810 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 949 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 124 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 276 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 712 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74 799 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">225 229 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">94 657 Kč</w:t>
+              <w:t xml:space="preserve">104 461 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 741 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 373 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">106 814 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 640 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 245 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103 799 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 876 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 051 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">117 311 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 981 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 234 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103 234 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 866 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 876 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102 014 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25 015 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 351 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">184 213 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 894 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 922 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105 207 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>Řídící pracovníci v oblasti stravovacích služeb (CZ-ISCO 1412)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -24639,111 +24072,213 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Hlavní město Praha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 080 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 598 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">108 012 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 093 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 082 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 851 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34 598 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">63 461 Kč</w:t>
+              <w:t xml:space="preserve">35 105 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 089 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 341 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc25"/>
       <w:r>
         <w:t>Řídící pracovníci v maloobchodě a velkoobchodě (CZ-ISCO 1420)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -24928,1093 +24463,1084 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 034 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">95 403 Kč</w:t>
+              <w:t xml:space="preserve">44 586 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217 178 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">66 119 Kč</w:t>
+              <w:t xml:space="preserve">104 519 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118 561 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">57 637 Kč</w:t>
+              <w:t xml:space="preserve">217 889 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 648 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 564 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 570 Kč</w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">53 276 Kč</w:t>
+              <w:t xml:space="preserve">132 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihočeský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 837 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 969 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119 939 Kč</w:t>
+              <w:t xml:space="preserve">106 144 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 673 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 550 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 495 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 526 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 399 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 854 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24 016 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">48 222 Kč</w:t>
+              <w:t xml:space="preserve">40 326 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 357 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 569 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 060 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 614 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115 533 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">53 347 Kč</w:t>
+              <w:t xml:space="preserve">120 676 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 108 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49 639 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 342 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">52 054 Kč</w:t>
+              <w:t xml:space="preserve">111 114 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 044 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 525 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">152 899 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">57 064 Kč</w:t>
+              <w:t xml:space="preserve">123 091 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 718 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 060 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">97 509 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 591 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 762 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">115 591 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">53 772 Kč</w:t>
+              <w:t xml:space="preserve">111 628 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38 520 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 428 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">113 193 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">49 517 Kč</w:t>
+              <w:t xml:space="preserve">149 951 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 324 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 053 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 627 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">27 059 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 638 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 268 Kč</w:t>
-[...233 lines deleted...]
-              <w:t xml:space="preserve">101 143 Kč</w:t>
+              <w:t xml:space="preserve">109 290 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
@@ -26211,385 +25737,364 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">77 610 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 924 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 012 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">260 975 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">63 781 Kč</w:t>
+              <w:t xml:space="preserve">102 159 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plzeňský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 992 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 681 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 722 Kč</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">94 796 Kč</w:t>
+              <w:t xml:space="preserve">100 907 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34 236 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">79 018 Kč</w:t>
+              <w:t xml:space="preserve">33 728 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 683 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119 966 Kč</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">92 955 Kč</w:t>
+              <w:t xml:space="preserve">146 790 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 013 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 094 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102 758 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37 930 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">84 253 Kč</w:t>
+              <w:t xml:space="preserve">42 484 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 086 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 737 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Řídící pracovníci v ostatních službách (cestovní kanceláře, nemovitosti, opravárenské služby, osobní služby a jiné) (CZ-ISCO 1439)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -26768,452 +26273,452 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">66 905 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 512 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 501 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 464 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">69 928 Kč</w:t>
+              <w:t xml:space="preserve">116 905 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 107 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 582 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 483 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 400 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 910 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 887 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">62 118 Kč</w:t>
+              <w:t xml:space="preserve">100 552 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 915 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 525 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 361 Kč</w:t>
-[...167 lines deleted...]
-              <w:t xml:space="preserve">85 042 Kč</w:t>
+              <w:t xml:space="preserve">102 376 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 592 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 336 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 736 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 717 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">64 092 Kč</w:t>
+              <w:t xml:space="preserve">50 184 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 912 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129 877 Kč</w:t>
+              <w:t xml:space="preserve">250 044 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -27317,348 +26822,348 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nejvyšší představitelé společností a institucí (kromě politických, zájmových a příbuzných organizací)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">90 017 Kč</w:t>
+              <w:t xml:space="preserve">94 106 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 181 Kč</w:t>
+              <w:t xml:space="preserve">111 958 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti financí (kromě finančních a pojišťovacích služeb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">72 259 Kč</w:t>
+              <w:t xml:space="preserve">77 087 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 797 Kč</w:t>
+              <w:t xml:space="preserve">117 194 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti lidských zdrojů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">68 748 Kč</w:t>
+              <w:t xml:space="preserve">71 538 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">107 118 Kč</w:t>
+              <w:t xml:space="preserve">112 196 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostatní řídící pracovníci v oblasti správy podniku, administrativních a podpůrných činností</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">70 803 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">88 694 Kč</w:t>
+              <w:t xml:space="preserve">74 912 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 724 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti obchodu, marketingu a v příbuzných oblastech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">65 668 Kč</w:t>
+              <w:t xml:space="preserve">67 608 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 786 Kč</w:t>
+              <w:t xml:space="preserve">102 539 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti reklamy a styku s veřejností</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">69 789 Kč</w:t>
+              <w:t xml:space="preserve">71 142 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -27671,182 +27176,182 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti výzkumu a vývoje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">77 555 Kč</w:t>
+              <w:t xml:space="preserve">78 753 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 810 Kč</w:t>
+              <w:t xml:space="preserve">107 257 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v zemědělství, lesnictví, myslivosti a v oblasti životního prostředí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">74 679 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">56 439 Kč</w:t>
+              <w:t xml:space="preserve">78 163 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 193 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v průmyslové výrobě</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">62 418 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">92 985 Kč</w:t>
+              <w:t xml:space="preserve">64 030 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 616 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -27859,268 +27364,268 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">85 688 Kč</w:t>
+              <w:t xml:space="preserve">99 184 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci ve stavebnictví a zeměměřictví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">64 617 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">74 106 Kč</w:t>
+              <w:t xml:space="preserve">72 955 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 571 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v dopravě, logistice a příbuzných oborech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">68 144 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">74 871 Kč</w:t>
+              <w:t xml:space="preserve">73 015 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 882 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti informačních a komunikačních technologií</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">77 733 Kč</w:t>
+              <w:t xml:space="preserve">73 980 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 871 Kč</w:t>
+              <w:t xml:space="preserve">147 725 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti péče o děti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">59 725 Kč</w:t>
+              <w:t xml:space="preserve">63 380 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -28136,236 +27641,236 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti zdravotnictví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 779 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">95 678 Kč</w:t>
+              <w:t xml:space="preserve">106 470 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 354 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti péče o seniory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">64 085 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">58 654 Kč</w:t>
+              <w:t xml:space="preserve">67 619 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 520 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v sociální oblasti (kromě péče o seniory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">71 783 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">61 144 Kč</w:t>
+              <w:t xml:space="preserve">75 214 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 960 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti vzdělávání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">78 700 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">77 551 Kč</w:t>
+              <w:t xml:space="preserve">83 203 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 684 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -28381,222 +27886,222 @@
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 588 Kč</w:t>
+              <w:t xml:space="preserve">131 890 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci knihoven, muzeí, v oblasti práva a bezpečnosti a v dalších oblastech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">75 911 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">89 358 Kč</w:t>
+              <w:t xml:space="preserve">80 558 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 147 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti ubytovacích služeb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">61 353 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50 971 Kč</w:t>
+              <w:t xml:space="preserve">70 594 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 865 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti stravovacích služeb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 500 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">68 019 Kč</w:t>
+              <w:t xml:space="preserve">49 250 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 188 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -28609,2815 +28114,2872 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 531 Kč</w:t>
+              <w:t xml:space="preserve">56 689 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti kultury, vydavatelství, sportu a zábavy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 585 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">69 485 Kč</w:t>
+              <w:t xml:space="preserve">61 001 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 251 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v ostatních službách (cestovní kanceláře, nemovitosti, opravárenské služby, osobní služby a jiné)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">69 003 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 495 Kč</w:t>
+              <w:t xml:space="preserve">73 258 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 415 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nejvyšší představitelé malých společností a institucí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">80 242 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">67 711 Kč</w:t>
+              <w:t xml:space="preserve">85 586 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 975 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti ekonomiky a financí (kromě finančních a pojišťovacích služeb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">70 110 Kč</w:t>
+              <w:t xml:space="preserve">74 193 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 118 Kč</w:t>
+              <w:t xml:space="preserve">107 472 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti účetnictví a kontrolingu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">71 873 Kč</w:t>
+              <w:t xml:space="preserve">76 905 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123 123 Kč</w:t>
+              <w:t xml:space="preserve">123 981 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti personální</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">77 433 Kč</w:t>
+              <w:t xml:space="preserve">80 244 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 699 Kč</w:t>
+              <w:t xml:space="preserve">106 335 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti zaměstnanosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">67 127 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">60 519 Kč</w:t>
+              <w:t xml:space="preserve">69 417 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti úklidu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 671 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44 524 Kč</w:t>
+              <w:t xml:space="preserve">45 670 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 408 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti racionalizace výroby a investic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">73 751 Kč</w:t>
+              <w:t xml:space="preserve">74 454 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 585 Kč</w:t>
+              <w:t xml:space="preserve">110 097 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti obchodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">64 410 Kč</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">66 381 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">109 510 Kč</w:t>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v oblasti reklamy</w:t>
+              <w:t xml:space="preserve">100 966 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti marketingu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 850 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">69 769 Kč</w:t>
+              <w:t xml:space="preserve">108 245 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci servisních služeb a reklamací</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 596 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti reklamy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 840 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">108 510 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti technického rozvoje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 380 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 927 Kč</w:t>
-[...313 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v energetice</w:t>
+              <w:t xml:space="preserve">108 981 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ostatní řídící pracovníci v oblasti výzkumu a vývoje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 101 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v oblasti úpravy a rozvodu vody</w:t>
+              <w:t xml:space="preserve">105 104 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v zemědělství a zahradnictví</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 124 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 742 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v lesnictví a myslivosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60 258 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 934 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci ve vodním hospodářství (kromě úpravy a rozvodu vody)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">84 256 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v oblasti odpadů a sanací</w:t>
+              <w:t xml:space="preserve">91 315 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti životního prostředí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 845 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v těžbě</w:t>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci ve zpracovatelském průmyslu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">81 993 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci stavebního provozu</w:t>
+              <w:t xml:space="preserve">88 110 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v energetice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
-            </w:r>
-[...454 lines deleted...]
-              <w:t xml:space="preserve">77 957 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 314 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">77 127 Kč</w:t>
+              <w:t xml:space="preserve">114 142 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti úpravy a rozvodu vody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 964 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti odpadů a sanací</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">79 029 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v těžbě</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 894 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci stavebního provozu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 681 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v zeměměřictví a kartografii</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 949 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti projektování ve stavebnictví</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 343 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti zásobování a nákupu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 448 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 307 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti skladování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58 794 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti dopravy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 376 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 060 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti poštovních a doručovatelských služeb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 445 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti logistiky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 462 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti informačních technologií a činností</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 655 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 774 Kč</w:t>
-[...498 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">146 950 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti telekomunikačních činností</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">85 086 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">129 820 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Řídící pracovníci v oblasti pojišťovacích služeb</w:t>
+              <w:t xml:space="preserve">121 516 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti předškolní výchovy (kromě pro žáky se speciálními vzdělávacími potřebami)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 935 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti mimoškolní výchovy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 181 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti pobytových sociálních služeb (kromě péče o seniory)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 823 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti ambulantních a terénních sociálních služeb (kromě péče o seniory)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 571 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 807 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci na základních školách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 068 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci na středních školách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 276 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 556 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci na vyšších odborných školách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">95 457 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci na vysokých školách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 014 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13461</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti finančních služeb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">119 338 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">59 093 Kč</w:t>
+              <w:t xml:space="preserve">137 150 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v oblasti pojišťovacích služeb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t xml:space="preserve">87 234 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">159 039 Kč</w:t>
+              <w:t xml:space="preserve">129 865 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci knihoven, muzeí a v příbuzných oblastech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 228 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci vnitřní bezpečnosti a ochrany organizací a detektivních agentur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 879 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13494</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v právní oblasti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 746 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Řídící pracovníci v restauracích</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 278 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci ve školních jídelnách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">52 684 Kč</w:t>
+              <w:t xml:space="preserve">50 467 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -31444,51 +31006,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 800 Kč</w:t>
+              <w:t xml:space="preserve">50 369 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -31501,165 +31063,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">90 621 Kč</w:t>
+              <w:t xml:space="preserve">89 416 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v divadlech, kinech, rozhlasu a televizi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">53 807 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">85 023 Kč</w:t>
+              <w:t xml:space="preserve">59 803 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 959 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti sportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">58 612 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">69 238 Kč</w:t>
+              <w:t xml:space="preserve">60 168 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -31672,51 +31234,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">64 663 Kč</w:t>
+              <w:t xml:space="preserve">66 041 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -31732,94 +31294,94 @@
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">108 742 Kč</w:t>
+              <w:t xml:space="preserve">120 234 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Řídící pracovníci v oblasti veterinárních činností</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">71 042 Kč</w:t>
+              <w:t xml:space="preserve">75 497 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
@@ -35488,51 +35050,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E60071C"/>
+    <w:nsid w:val="47DFBC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>