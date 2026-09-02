--- v4 (2026-07-18)
+++ v5 (2026-09-02)
@@ -35050,51 +35050,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="47DFBC40"/>
+    <w:nsid w:val="AA010FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>