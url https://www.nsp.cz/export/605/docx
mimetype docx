--- v2 (2026-03-03)
+++ v3 (2026-07-18)
@@ -265,51 +265,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praktičtí lékaři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékaři specialisté</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Praktičtí lékaři (CZ-ISCO 2211)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -477,116 +477,503 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ústecký kraj</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">88 926 Kč</w:t>
+              <w:t xml:space="preserve">Hlavní město Praha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 386 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">57 766 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">126 607 Kč</w:t>
+              <w:t xml:space="preserve">121 175 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 368 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 926 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138 366 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 531 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 181 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">169 220 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 971 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">86 442 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142 067 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25 817 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">32 915 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 762 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 161 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">88 805 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">161 051 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26 515 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 065 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">91 624 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 565 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 023 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138 565 Kč</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Lékaři specialisté (CZ-ISCO 2212)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -769,1418 +1156,1505 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20 086 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">84 539 Kč</w:t>
+              <w:t xml:space="preserve">29 594 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 737 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">161 557 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">70 896 Kč</w:t>
+              <w:t xml:space="preserve">147 604 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 974 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 469 Kč</w:t>
+              <w:t xml:space="preserve">124 768 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 049 Kč</w:t>
+              <w:t xml:space="preserve">196 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 546 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">92 477 Kč</w:t>
+              <w:t xml:space="preserve">47 752 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">84 200 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 304 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">77 754 Kč</w:t>
+              <w:t xml:space="preserve">159 292 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 240 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">135 428 Kč</w:t>
+              <w:t xml:space="preserve">152 685 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">194 759 Kč</w:t>
+              <w:t xml:space="preserve">214 692 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">69 238 Kč</w:t>
+              <w:t xml:space="preserve">45 579 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">111 014 Kč</w:t>
+              <w:t xml:space="preserve">110 249 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">191 414 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">87 206 Kč</w:t>
+              <w:t xml:space="preserve">187 766 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">89 270 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">130 006 Kč</w:t>
+              <w:t xml:space="preserve">141 312 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">153 338 Kč</w:t>
+              <w:t xml:space="preserve">179 735 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">97 726 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 995 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">144 118 Kč</w:t>
+              <w:t xml:space="preserve">104 348 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">197 522 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">60 244 Kč</w:t>
+              <w:t xml:space="preserve">218 314 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98 121 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">105 108 Kč</w:t>
+              <w:t xml:space="preserve">140 468 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">185 175 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">98 696 Kč</w:t>
+              <w:t xml:space="preserve">196 042 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlovarský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 267 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 223 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">202 140 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">80 257 Kč</w:t>
+              <w:t xml:space="preserve">171 081 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ústecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 395 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">146 912 Kč</w:t>
+              <w:t xml:space="preserve">111 014 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">217 715 Kč</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">69 893 Kč</w:t>
+              <w:t xml:space="preserve">216 480 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 192 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 273 Kč</w:t>
+              <w:t xml:space="preserve">156 807 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">186 537 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">67 571 Kč</w:t>
+              <w:t xml:space="preserve">242 173 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 481 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">118 610 Kč</w:t>
+              <w:t xml:space="preserve">107 121 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">168 206 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">67 959 Kč</w:t>
+              <w:t xml:space="preserve">182 819 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 900 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">141 190 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">72 897 Kč</w:t>
+              <w:t xml:space="preserve">120 880 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">132 002 Kč</w:t>
+              <w:t xml:space="preserve">171 245 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 135 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">92 809 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">208 364 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">87 903 Kč</w:t>
+              <w:t xml:space="preserve">150 714 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 986 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">154 416 Kč</w:t>
+              <w:t xml:space="preserve">131 320 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183 572 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">77 033 Kč</w:t>
+              <w:t xml:space="preserve">203 534 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 884 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">127 780 Kč</w:t>
+              <w:t xml:space="preserve">106 785 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">192 570 Kč</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">70 865 Kč</w:t>
+              <w:t xml:space="preserve">186 672 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 479 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">116 902 Kč</w:t>
+              <w:t xml:space="preserve">159 250 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">181 749 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">51 994 Kč</w:t>
+              <w:t xml:space="preserve">203 172 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 888 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">139 509 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">75 022 Kč</w:t>
+              <w:t xml:space="preserve">137 559 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">134 931 Kč</w:t>
+              <w:t xml:space="preserve">215 645 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 642 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 030 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">193 072 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">97 484 Kč</w:t>
+              <w:t xml:space="preserve">143 378 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">70 913 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">190 918 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">74 919 Kč</w:t>
+              <w:t xml:space="preserve">118 462 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 150 Kč</w:t>
+              <w:t xml:space="preserve">188 277 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 312 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 781 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">179 754 Kč</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">96 159 Kč</w:t>
+              <w:t xml:space="preserve">147 265 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77 947 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">183 305 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">70 965 Kč</w:t>
+              <w:t xml:space="preserve">139 008 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">121 286 Kč</w:t>
+              <w:t xml:space="preserve">195 977 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33 284 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">93 672 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">196 053 Kč</w:t>
+              <w:t xml:space="preserve">188 683 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">78 937 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">129 063 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">195 241 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 512 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73 667 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">178 642 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">72 708 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125 400 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">203 523 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -2284,168 +2758,168 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Praktičtí lékaři</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">97 832 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">40 702 Kč</w:t>
+              <w:t xml:space="preserve">94 327 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 994 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lékaři specialisté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">124 730 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">91 162 Kč</w:t>
+              <w:t xml:space="preserve">128 039 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 701 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">22113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lékaři bez atestace (v oborech praktického lékařství)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">97 832 Kč</w:t>
+              <w:t xml:space="preserve">97 148 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -2458,65 +2932,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lékaři bez atestace (kromě oborů praktického lékařství)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">90 305 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">80 556 Kč</w:t>
+              <w:t xml:space="preserve">92 559 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">87 669 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>ESCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4387,51 +4861,51 @@
               <w:t xml:space="preserve">Výhodné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc17"/>
       <w:r>
-        <w:t>Obecné dovednosti</w:t>
+        <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -4459,377 +4933,850 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 0-3</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">b01</w:t>
+              <w:t xml:space="preserve">Úroveň 1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Počítačová způsobilost</w:t>
+              <w:t xml:space="preserve">Prohlížení, vyhledávání a filtrování dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kreativní využívání digitálních technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b03</w:t>
+              <w:t xml:space="preserve">5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Numerická způsobilost</w:t>
+              <w:t xml:space="preserve">Identifikace potřeb a výběr vhodných technologií  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b04</w:t>
+              <w:t xml:space="preserve">5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ekonomické povědomí</w:t>
+              <w:t xml:space="preserve">Řešení technických problémů  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana životního prostředí  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b05</w:t>
+              <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Právní povědomí</w:t>
+              <w:t xml:space="preserve">Ochrana zdraví a duševní pohody  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b06</w:t>
+              <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v češtině</w:t>
+              <w:t xml:space="preserve">Ochrana osobních dat a soukromí  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ochrana zařízení  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autorská práva a licence  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Integrace a přepracování digitálního obsahu  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b07</w:t>
+              <w:t xml:space="preserve">3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v angličtině</w:t>
+              <w:t xml:space="preserve">Tvorba digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Netiketa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b08</w:t>
+              <w:t xml:space="preserve">2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jazyková způsobilost v dalším cizím jazyce</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">Spolupráce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sdílení prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Interakce prostřednictvím digitálních technologií  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Správa dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hodnocení dat, informací a digitálního obsahu  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identifikace nedostatků v digitálních kompetencích  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c10_manualu.pdf</w:t>
+        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c15_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc18"/>
       <w:r>
-        <w:t>Digitální kompetence</w:t>
+        <w:t>Měkké kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -4857,921 +5804,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Název</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Úroveň 1-4</w:t>
-[...869 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Úroveň 0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
@@ -6095,55 +6171,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c9_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc20"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc19"/>
       <w:r>
         <w:t>Zdravotní podmínky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poznámka ke zdravotním podmínkám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdravotní způsobilost k výkonu povolání je upravena vyhláškou č. 271/2012 Sb., o zdravotní způsobilosti zdravotnického pracovníka a jiného odborného pracovníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
@@ -6207,51 +6283,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9943E019"/>
+    <w:nsid w:val="719C97C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>