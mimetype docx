--- v3 (2026-07-18)
+++ v4 (2026-09-02)
@@ -6283,51 +6283,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="719C97C0"/>
+    <w:nsid w:val="D244BD6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>