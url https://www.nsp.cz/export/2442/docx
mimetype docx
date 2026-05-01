--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -3289,1603 +3289,66 @@
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">88 534 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:tbl>
-[...1538 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Legenda:</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Určení míry výskytu faktorů, které mohou ovlivnit zdraví při práci vychází z druhu práce vykonávané na pracovišti. Faktory se zařazují do čtyř kategorií dle míry zdravotního rizika a jeho vlivu na zdraví. O zařazení prací do třetí nebo čtvrté kategorie rozhoduje příslušný orgán ochrany veřejného zdraví.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Stupeň zátěže (minimální zdravotní riziko) - Faktor se při výkonu práce nevyskytuje nebo je zátěž faktorem minimální, vliv faktoru je ze zdravotního hlediska nevýznamný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -6535,63 +4998,50 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nutné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c2_manualu.pdf</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Popisy úrovní naleznete zde: https://nsp.cz/downloads/Priloha_c10_manualu.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>Digitální kompetence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
@@ -7568,51 +6018,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EE4E3252"/>
+    <w:nsid w:val="8204751A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>