--- v3 (2026-05-01)
+++ v4 (2026-07-18)
@@ -399,51 +399,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelé odborných předmětů, praktického vyučování, odborného výcviku (kromě pro žáky se speciálními vzdělávacími potřebami) a lektoři dalšího vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finanční analytici a specialisté v peněžnictví a pojišťovnictví</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy podle krajů v roce 2024</w:t>
+        <w:t>Hrubé měsíční mzdy podle krajů v roce 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Učitelé odborných předmětů, praktického vyučování, odborného výcviku (kromě pro žáky se speciálními vzdělávacími potřebami) a lektoři dalšího vzdělávání (CZ-ISCO 2320)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
@@ -625,1144 +625,1195 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 548 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">67 679 Kč</w:t>
+              <w:t xml:space="preserve">30 576 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 645 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 661 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 955 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 124 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 799 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">62 970 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 227 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 700 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101 176 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 023 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 353 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 099 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 797 Kč</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">60 516 Kč</w:t>
+              <w:t xml:space="preserve">27 759 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 666 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75 335 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 446 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">52 411 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 397 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">62 931 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 973 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 481 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 135 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">45 720 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 400 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 386 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlovarský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42 226 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">64 230 Kč</w:t>
+              <w:t xml:space="preserve">43 554 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">54 421 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 175 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 778 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">60 939 Kč</w:t>
+              <w:t xml:space="preserve">42 413 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 757 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 602 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liberecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 932 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">61 826 Kč</w:t>
+              <w:t xml:space="preserve">44 960 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 279 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 297 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Královéhradecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">62 854 Kč</w:t>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 358 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 491 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 570 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">42 569 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 803 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 651 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pardubický kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 582 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">60 839 Kč</w:t>
+              <w:t xml:space="preserve">42 696 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 876 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 860 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kraj Vysočina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 642 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">63 578 Kč</w:t>
+              <w:t xml:space="preserve">44 550 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 252 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 327 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihomoravský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 089 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">63 084 Kč</w:t>
+              <w:t xml:space="preserve">42 806 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 025 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 708 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olomoucký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">59 886 Kč</w:t>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 110 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">51 449 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">65 135 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlínský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 999 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">62 963 Kč</w:t>
+              <w:t xml:space="preserve">44 464 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 693 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 505 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 763 Kč</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">65 007 Kč</w:t>
+              <w:t xml:space="preserve">44 851 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">53 756 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69 040 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Finanční analytici a specialisté v peněžnictví a pojišťovnictví (CZ-ISCO 2413)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2400" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
         <w:gridCol w:w="1100" w:type="dxa"/>
@@ -1947,1043 +1998,1046 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hlavní město Praha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47 408 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">77 709 Kč</w:t>
+              <w:t xml:space="preserve">49 895 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">81 227 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">137 371 Kč</w:t>
+              <w:t xml:space="preserve">143 399 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Středočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 833 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">66 424 Kč</w:t>
+              <w:t xml:space="preserve">47 447 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 781 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">160 246 Kč</w:t>
+              <w:t xml:space="preserve">123 729 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jihočeský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 790 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">61 206 Kč</w:t>
+              <w:t xml:space="preserve">42 833 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68 031 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 639 Kč</w:t>
+              <w:t xml:space="preserve">115 788 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plzeňský kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 033 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">67 213 Kč</w:t>
+              <w:t xml:space="preserve">48 491 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 415 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 131 Kč</w:t>
+              <w:t xml:space="preserve">124 054 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ústecký kraj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 026 Kč</w:t>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">62 605 Kč</w:t>
+              <w:t xml:space="preserve">41 392 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">71 953 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">102 599 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">62 536 Kč</w:t>
+              <w:t xml:space="preserve">108 027 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liberecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 441 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 694 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">114 634 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">66 970 Kč</w:t>
+              <w:t xml:space="preserve">112 321 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Královéhradecký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">48 629 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 510 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">106 151 Kč</w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve">63 618 Kč</w:t>
+              <w:t xml:space="preserve">134 023 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pardubický kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 336 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 888 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 887 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">59 875 Kč</w:t>
+              <w:t xml:space="preserve">101 857 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kraj Vysočina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">47 016 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">61 367 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">96 735 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jihomoravský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 299 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67 028 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">123 526 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">57 372 Kč</w:t>
+              <w:t xml:space="preserve">107 653 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olomoucký kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 100 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">59 901 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 419 Kč</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">59 832 Kč</w:t>
+              <w:t xml:space="preserve">137 250 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlínský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">43 588 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">63 686 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">103 753 Kč</w:t>
+              <w:t xml:space="preserve">132 381 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moravskoslezský kraj</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41 767 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 563 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">114 812 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
-        <w:t>Hrubé měsíční mzdy v roce 2024 celkem</w:t>
+        <w:t>Hrubé měsíční mzdy v roce 2025 celkem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
         <w:gridCol w:w="3000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
@@ -3087,179 +3141,179 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Učitelé odborných předmětů, praktického vyučování, odborného výcviku (kromě pro žáky se speciálními vzdělávacími potřebami) a lektoři dalšího vzdělávání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">49 501 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44 961 Kč</w:t>
+              <w:t xml:space="preserve">52 493 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">46 248 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finanční analytici a specialisté v peněžnictví a pojišťovnictví</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">54 519 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">73 754 Kč</w:t>
+              <w:t xml:space="preserve">57 903 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">76 905 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lektoři dalšího vzdělávání</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43 348 Kč</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">39 170 Kč</w:t>
+              <w:t xml:space="preserve">45 010 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 768 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -3272,51 +3326,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">88 534 Kč</w:t>
+              <w:t xml:space="preserve">91 314 Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Pracovní podmínky</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rizikové faktory pracovních podmínek a vyskytující se druhy zátěže upravuje nařízení vlády č. 361/2007 Sb., kterým se stanoví podmínky ochrany zdraví při práci, zákon č. 258/2000 Sb., o ochraně veřejného zdraví a zákon č. 262/2006 Sb., zákoník práce. Vždy vyplývají z pracovních podmínek, které se vztahují ke konkrétnímu zaměstnavateli, tudíž se mohou u různých zaměstnavatelů lišit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6018,51 +6072,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8204751A"/>
+    <w:nsid w:val="A78EE831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>