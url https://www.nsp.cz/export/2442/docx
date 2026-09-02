--- v4 (2026-07-18)
+++ v5 (2026-09-02)
@@ -6072,51 +6072,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A78EE831"/>
+    <w:nsid w:val="787BAB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>